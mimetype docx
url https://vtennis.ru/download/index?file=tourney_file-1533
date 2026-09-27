--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1,150 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="1F9DE38F" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО                                                                                     УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072F9E59" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DA750D" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidR="00101D50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>иректор турнира</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidR="00101D50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             Главный судья турнира</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FC960D1" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Главный судья турнира</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B941DBF" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="001473A8" w:rsidP="00C95F48">
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="001473A8" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00101D50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -176,195 +186,197 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ______________________Аристов А.Л</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C95F48">
+        <w:t xml:space="preserve">  ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C4610EA" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
+        <w:t>Ильин Д.А.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00C95F48" w:rsidRPr="00113FD9" w:rsidRDefault="00C95F48" w:rsidP="00C95F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1703A379" w14:textId="77777777" w:rsidR="007C6018" w:rsidRDefault="001473A8" w:rsidP="00C95F48">
+    <w:p w:rsidR="007C6018" w:rsidRDefault="001473A8" w:rsidP="00C95F48">
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>« 13</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> » июля</w:t>
       </w:r>
       <w:r w:rsidR="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C95F48" w:rsidRPr="00113FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:r w:rsidR="00F27EE6">
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidR="00FF29CC">
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A310DC" w14:textId="77777777" w:rsidR="00C95F48" w:rsidRDefault="00C95F48" w:rsidP="00C95F48"/>
-    <w:p w14:paraId="67CA685D" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00C95F48" w:rsidRDefault="00C95F48" w:rsidP="00C95F48"/>
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:r>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="002263E6">
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="002263E6">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B12AA93" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96"/>
-    <w:p w14:paraId="7626B931" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96"/>
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469B8D4D" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRDefault="00222B96" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRDefault="00222B96" w:rsidP="00367DF7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r w:rsidR="006A565B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5888B097" w14:textId="77777777" w:rsidR="00222B96" w:rsidRPr="002263E6" w:rsidRDefault="006A565B" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRPr="002263E6" w:rsidRDefault="006A565B" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">О </w:t>
       </w:r>
@@ -469,106 +481,106 @@
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00944DB1" w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEB8718" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CAA6F51" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317D8132" w14:textId="77777777" w:rsidR="00BA6E43" w:rsidRPr="00222B96" w:rsidRDefault="00BA6E43" w:rsidP="00BA6E43">
+    <w:p w:rsidR="00BA6E43" w:rsidRPr="00222B96" w:rsidRDefault="00BA6E43" w:rsidP="00BA6E43">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D21DED" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00BA6E43" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00BA6E43" w:rsidP="00367DF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47729">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00367DF7" w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -607,51 +619,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Дружба народов</w:t>
       </w:r>
       <w:r w:rsidR="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00367DF7" w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> проводится с целью привлечения ветеранов тенниса к активному, здоровому образу жизни, популяризации тенниса и его дальнейшего массового развития, повышения мастерства и расширения международных спортивных связей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D2E0DE" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
@@ -662,229 +674,218 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.2. Турнир относится к</w:t>
       </w:r>
       <w:r w:rsidR="00641EA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> третьей</w:t>
       </w:r>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> категории. Непосредственное проведение соревнований возлагается на директорат турнира и главную судейскую коллегию (ГСК):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76098155" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B38E2A" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Директор турнира – </w:t>
       </w:r>
       <w:r w:rsidR="00101D50" w:rsidRPr="00101D50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00101D50" w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Евдокимов Роман Константинович, тел +7 (902) 858 07 77</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3461DDDD" w14:textId="78CE130A" w:rsidR="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRPr="00705DDB" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Главный судья – </w:t>
       </w:r>
-      <w:r w:rsidR="000A2988">
+      <w:r w:rsidR="00705DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ильин Дмитрий Андреевич</w:t>
       </w:r>
-      <w:r w:rsidR="000A2988">
-[...11 lines deleted...]
-    <w:p w14:paraId="298943C0" w14:textId="14BD62DE" w:rsidR="00A81C1D" w:rsidRPr="00367DF7" w:rsidRDefault="00A81C1D" w:rsidP="00367DF7">
+    </w:p>
+    <w:p w:rsidR="00A81C1D" w:rsidRPr="00367DF7" w:rsidRDefault="00A81C1D" w:rsidP="00367DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Зам. главного судья- </w:t>
       </w:r>
-      <w:r w:rsidR="000A2988">
+      <w:r w:rsidR="00705DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Аристов Алексей Леонидович, 8-966-328-06-54</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F8D5C6" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="122DC92D" w14:textId="77777777" w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. Место и сроки проведения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018B7853" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00222B96" w:rsidP="00367DF7">
+    <w:p w:rsidR="00367DF7" w:rsidRPr="00367DF7" w:rsidRDefault="00222B96" w:rsidP="00367DF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B29E4" w:rsidRPr="00E47729">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00367DF7" w:rsidRPr="00367DF7">
         <w:rPr>
@@ -941,259 +942,275 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Гагра, пр. В. Ардзинба</w:t>
       </w:r>
       <w:r w:rsidR="00AB1624" w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 25 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB1624" w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Нартаа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AB1624" w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>) (Парк им. Принца Ольденбургского)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E93CBBC" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
+        <w:t xml:space="preserve">) (Парк им. Принца </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB1624" w:rsidRPr="00AB1624">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ольденбургского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB1624" w:rsidRPr="00AB1624">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367DF7" w:rsidRDefault="00367DF7" w:rsidP="00367DF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. Сроки проведения турнира с </w:t>
       </w:r>
       <w:r w:rsidR="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="001473A8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> сентября</w:t>
       </w:r>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> по </w:t>
       </w:r>
       <w:r w:rsidR="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4 октября</w:t>
       </w:r>
       <w:r w:rsidRPr="00367DF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 года. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FBE55B" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="00367DF7" w:rsidRDefault="003F61CD" w:rsidP="00367DF7">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="00367DF7" w:rsidRDefault="003F61CD" w:rsidP="00367DF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. Турниру присваивается </w:t>
       </w:r>
       <w:r w:rsidR="00D51793">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> категория.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689AB53D" w14:textId="77777777" w:rsidR="00367DF7" w:rsidRDefault="009B29E4" w:rsidP="00615848">
+    <w:p w:rsidR="00367DF7" w:rsidRDefault="009B29E4" w:rsidP="00615848">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47729">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1227D58E" w14:textId="77777777" w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. Требования к участникам соревнования и условия их допуска</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D386DBF" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1. К участию в соревновании допускаются игроки, которым в 2026 году исполнилось или должно исполниться 30 лет (независимо от дня и месяца рождения), зарегистрированные и уплатившие вступительный взнос.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D704F7" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.2. Принадлежность игрока к той или иной возрастной группе определяется годом его рождения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE643A3" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Турнир проводится в следующих возрастных группах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBD77C5" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- одиночный разряд - М3</w:t>
       </w:r>
       <w:r w:rsidR="00D51793">
@@ -1208,114 +1225,114 @@
         <w:t>0+, М35+, М40+, М45+, М50+, М60+, М65+, М70+, М75+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ж30+, Ж40+, Ж50+, Ж60+;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA872D8" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- парный разряд - ММ30+, ММ40+, ММ50+, ММ60+, ММ70+, ЖЖ30+, ЖЖ40+, ЖЖ50+, ЖЖ60+;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A9DBD" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="00D51793" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="00D51793" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- микст МЖ30+, МЖ40+, МЖ50+, МЖ</w:t>
       </w:r>
       <w:r w:rsidR="003F61CD" w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>60+.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C922A42" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. Максимальное число заявленных участников в каждой возрастной группе одиночного разряда - </w:t>
@@ -1527,146 +1544,146 @@
       <w:r w:rsidR="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>жет</w:t>
       </w:r>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> проводиться по круговой системе при наличии 4-х игроков. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6C1491" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Минимальное количество пар во всех парных разрядах и миксте – 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435E02C6" w14:textId="77777777" w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
+    <w:p w:rsidR="003F61CD" w:rsidRPr="003F61CD" w:rsidRDefault="003F61CD" w:rsidP="003F61CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.5. В случае недобора участников в какой-либо возрастной группе, она объединяется с соседней, более молодой по возрасту. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D48C4" w14:textId="77777777" w:rsidR="009B29E4" w:rsidRPr="00AF2D0D" w:rsidRDefault="009B29E4" w:rsidP="00AF2D0D">
+    <w:p w:rsidR="009B29E4" w:rsidRPr="00AF2D0D" w:rsidRDefault="009B29E4" w:rsidP="00AF2D0D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47729">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FD2AB9" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4. Программа и регламент проведения соревнования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5CB26E" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. Приезд участников турнира – </w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1715,59 +1732,79 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00F46EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
+      <w:r w:rsidR="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.2026 г., с 16:00 до 17</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:00, жеребьевка – в 17</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2026 г., с 14:00 до 16:00, жеребьевка – в 16:30. Начало игр – </w:t>
+        <w:t xml:space="preserve">:30. Начало игр – </w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00F46EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1789,51 +1826,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.2026 г</w:t>
       </w:r>
       <w:r w:rsidR="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в 08</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3235FAC8" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.2. Заявки на участие в парном разряде во всех возраст</w:t>
       </w:r>
       <w:r w:rsidR="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1892,204 +1929,204 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> года, жеребьевка – в 17</w:t>
       </w:r>
       <w:r w:rsidR="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Начало игр в парных разрядах </w:t>
       </w:r>
+      <w:r w:rsidR="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F46EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>сентября</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F46EB1">
-[...7 lines deleted...]
-        <w:t>сентября</w:t>
+      <w:r w:rsidR="00403DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>после</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> окончания игр </w:t>
       </w:r>
       <w:r w:rsidR="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>после</w:t>
+        <w:t>в одиночном разряде, согласно</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> окончания игр </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> расписанию.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE295CF" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. Система проведения соревнований в каждой возрастной группе одиночного разряда определяется исходя из заявленного количества игроков с розыгрышем третьего места и с дополнительным турниром для проигравших первую игру основного турнира при олимпийской системе, а в парном разряде – по олимпийской системе с розыгрышем третьего места. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9A0729" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Все матчи основного турнира в одиночном разряде во всех возрастных группах проводятся из трёх сетов с применением тай-брейка в каждом сете.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16116506" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Все матчи дополнительного турнира во всех возрастных категориях проводятся из 1 про-сета до 8 геймов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345D4257" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Все матчи в парном разряде во всех возрастных группах проводятся из трёх сетов, первые два сета играются с розыгрышем решающего очка и применением тай-брейка до 7 очков, а вме</w:t>
       </w:r>
       <w:r w:rsidR="00F46EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2119,181 +2156,203 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>тай</w:t>
       </w:r>
       <w:r w:rsidR="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>брейк до 10 очков.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C6CF0E" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>4.4. Формирование состава участников, список сеяных игроков и жеребьевка проводится на основании действующего рейтинга Вет-Тура.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E0248EA" w14:textId="77777777" w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
+        <w:t xml:space="preserve">4.4. Формирование состава участников, список сеяных игроков и жеребьевка проводится на основании действующего рейтинга </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E33947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E33947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Тура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E33947" w:rsidRPr="00E33947" w:rsidRDefault="00E33947" w:rsidP="00E33947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5. Жеребьевка игроков, включенных в списки участников, производится по окончанию регистрации с последующей публикацией результатов жеребьевки на официальном сайте  </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00E33947">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>www.vtennis.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, на сайте размещены сетки и расписание игр.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B42A86" w14:textId="77777777" w:rsidR="00615848" w:rsidRPr="00403DF7" w:rsidRDefault="00E33947" w:rsidP="00403DF7">
+    <w:p w:rsidR="00615848" w:rsidRPr="00403DF7" w:rsidRDefault="00E33947" w:rsidP="00403DF7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.6. ГСК имеет право изменить регламент проведения соревнования в случае возникновения чрезвычайных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D037B6" w14:textId="77777777" w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5. Техническое и материальное обеспечение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F62393" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. Соревнование проводится на </w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2335,458 +2394,481 @@
         <w:t xml:space="preserve"> кортах с покрытием</w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> грунт</w:t>
       </w:r>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BF8BF4" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. Каждый матч в одиночном разряде играется тремя новыми </w:t>
       </w:r>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">мячами </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00705DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tecnifibre</w:t>
-      </w:r>
+        <w:t>Wilson</w:t>
+      </w:r>
+      <w:r w:rsidR="00705DDB" w:rsidRPr="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Roland</w:t>
+      </w:r>
+      <w:r w:rsidR="00705DDB" w:rsidRPr="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00705DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Garros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3068E968" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.3. На дополнительный турнир</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, парный разряд, микст</w:t>
       </w:r>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставляются мячи, используемые на турнире.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CF057C" w14:textId="77777777" w:rsidR="00B83BB9" w:rsidRDefault="00B83BB9" w:rsidP="00222B96">
+    <w:p w:rsidR="00B83BB9" w:rsidRDefault="00B83BB9" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7812438E" w14:textId="77777777" w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6. Обеспечение безопасности участников и зрителей</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB692CC" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6.1. Обеспечение безопасности участников и зрителей осуществляется согласно требованиям Правил обеспечения безопасности при проведении официальных спортивных соревнований, утвержденных постановлением Правительства Российской Федерации от 18 апреля 2014 года № 353.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2A91D2" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6.2. Турнир проводится на объектах спорта, включенных во Всероссийский реестр объектов спорта в соответствии с Федеральным законом от 4 декабря 2007 года № 329-ФЗ «О физической культуре и спорте в Российской Федерации».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E290CEA" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Оказание скорой медицинской помощи и допуск участников осуществляется в соответствии с приказом Министерства здравоохранения Российской Федерации от 23 октября 2020 г. № 1144н «Об утверждении порядка организации оказания медицинской помощи лицам, занимающимся физической культурой и спортом (в том числе при подготовке и проведении физкультурных мероприятий и спортивных мероприятий), включая порядок медицинского осмотра лиц, желающих пройти спортивную подготовку, заниматься физической культурой и спортом в организациях и (или) выполнить нормативы испытаний (тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО)» и форм медицинских заключений о допуске к участию физкультурных и спортивных мероприятиях».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E14EDD" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
+    <w:p w:rsidR="00403DF7" w:rsidRPr="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00403DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00403DF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Все игроки, участвующие в турнире, должны иметь полис обязательного медицинского страхования, дающий право на получение помощи в медицинском учреждении, работающем в системе ОМС.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499B56AA" w14:textId="77777777" w:rsidR="00B83BB9" w:rsidRDefault="00B83BB9" w:rsidP="00222B96">
+    <w:p w:rsidR="00B83BB9" w:rsidRDefault="00B83BB9" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6758A48D" w14:textId="77777777" w:rsidR="002D1B00" w:rsidRDefault="002D01DE" w:rsidP="002D1B00">
+    <w:p w:rsidR="002D1B00" w:rsidRDefault="002D01DE" w:rsidP="002D1B00">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7. Награждение победите</w:t>
       </w:r>
       <w:r w:rsidR="002D1B00">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>лей</w:t>
       </w:r>
       <w:r w:rsidR="00B83BB9">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EADAB89" w14:textId="77777777" w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7.1. Победители турнира в каждой возрастной группе награждаются кубками, медалями и грамотами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A7956" w14:textId="77777777" w:rsidR="00B83BB9" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00B83BB9" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7.2. Участники, занявшие призовые места в каждой группе, награждаются медалями и грамотами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2DDEE3" w14:textId="77777777" w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="00222B96">
+    <w:p w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06CC940B" w14:textId="77777777" w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
+    <w:p w:rsidR="00222B96" w:rsidRPr="00222B96" w:rsidRDefault="00222B96" w:rsidP="00222B96">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>8. Заявки на участие, формирование списков участников турнира</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71581AEC" w14:textId="77777777" w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. Заявки игроков на участие в турнире подаются на сайте РВТТ </w:t>
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2828,153 +2910,153 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Аристов Алексей Леонидович</w:t>
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> или лично, но только до окончания регистрации участников.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0DC106" w14:textId="77777777" w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>8.2. К участию в соревнованиях одиночного разряда в каждой возрастной группе допускаются только игроки, после регистрации оплатившие стартовый взнос до 1</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00B92EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">:00 ч </w:t>
       </w:r>
       <w:r w:rsidR="005301E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00F46EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> сентября</w:t>
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 г. Игрок, предварительно заявившийся на турнир, но не оплативший заявочный взнос до указанного времени, к участию в турнире не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B2F599" w14:textId="77777777" w:rsidR="002D1B00" w:rsidRDefault="00222B96" w:rsidP="002D01DE">
+    <w:p w:rsidR="002D1B00" w:rsidRDefault="00222B96" w:rsidP="002D01DE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222B96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>9. Условия финансирования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A84B011" w14:textId="77777777" w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1. Размер стартового взноса за участие в одиночном разряде составляет </w:t>
       </w:r>
       <w:r w:rsidR="00D94C24">
         <w:rPr>
@@ -3059,151 +3141,151 @@
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Мужчины 65 лет и старше, женщины 60 лет и старше оплачивают 50% от заявленного взноса. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6372EF" w14:textId="77777777" w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRPr="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9.2. Расходы по участию спортсменов в соревновании (проезд до места соревнования и обратно, суточные в пути, питание и размещение) несут командирующие их организации или сами участники.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253D3735" w14:textId="77777777" w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
+    <w:p w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="00566949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566949">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9.3. Расходы по аренде кортов и другие, связанные с проведением турнира, производятся из вступительных взносов участников или других привлеченных средств. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387BB3D0" w14:textId="77777777" w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="002D01DE">
+    <w:p w:rsidR="00566949" w:rsidRDefault="00566949" w:rsidP="002D01DE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="324" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CADF7F1" w14:textId="77777777" w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="002263E6">
+    <w:p w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="002263E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390DE066" w14:textId="77777777" w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="002263E6">
+    <w:p w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="002263E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646668AB" w14:textId="77777777" w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="00C57BBC">
-[...6 lines deleted...]
-    <w:p w14:paraId="47CA4A21" w14:textId="77777777" w:rsidR="002263E6" w:rsidRDefault="002263E6" w:rsidP="002263E6">
+    <w:p w:rsidR="00987FF3" w:rsidRDefault="00987FF3" w:rsidP="00C57BBC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002263E6" w:rsidRDefault="002263E6" w:rsidP="002263E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">З А Я В К А </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368A9DF2" w14:textId="77777777" w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="005301E1" w:rsidP="005301E1">
+    <w:p w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="005301E1" w:rsidP="005301E1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00EA1732">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002263E6" w:rsidRPr="00341FB4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3214,93 +3296,109 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> в</w:t>
       </w:r>
       <w:r w:rsidR="002263E6" w:rsidRPr="00341FB4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>открытом международном теннисном турнире среди ветеранов «Дружба народов»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDA0B1A" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRDefault="005301E1" w:rsidP="002263E6">
+    <w:p w:rsidR="00C57BBC" w:rsidRDefault="005301E1" w:rsidP="002263E6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Гагра, пр. В. Ардзинба</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 25 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Нартаа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB1624">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>) (Парк им. Принца Ольденбургского)</w:t>
+        <w:t xml:space="preserve">) (Парк им. Принца </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB1624">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ольденбургского)</w:t>
       </w:r>
       <w:r w:rsidR="00C57BBC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                            </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C57BBC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00C57BBC" w:rsidRPr="00C57BBC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00C57BBC" w:rsidRPr="00C57BBC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00D94C24">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -3335,936 +3433,950 @@
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2202"/>
         <w:gridCol w:w="1376"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1498"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w14:paraId="7F021A13" w14:textId="77777777" w:rsidTr="00BD42EE">
+      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidTr="00BD42EE">
         <w:trPr>
           <w:trHeight w:val="1172"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DE8DB82" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Регистрационный номер игрока</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3939D5D4" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О. полностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ACD0A6B" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата рождения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="271593FF" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место жительства (город)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01DB717C" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мобильный телефон,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9D5F56" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
+              <w:t>E-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C57BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="625F5669" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(если есть)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E82E7C3" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Возрастная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w14:paraId="7CC01427" w14:textId="77777777" w:rsidTr="00BD42EE">
+      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidTr="00BD42EE">
         <w:trPr>
           <w:trHeight w:val="546"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAF3D05" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C4B4DE" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B907F" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC34F0C" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42BC6350" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503AD9BD" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w14:paraId="676D1908" w14:textId="77777777" w:rsidTr="00BD42EE">
+      <w:tr w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidTr="00BD42EE">
         <w:trPr>
           <w:trHeight w:val="546"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD21CF8" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAE3939" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D62589" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6ACCD8" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E41264D" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64673BC6" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+          <w:p w:rsidR="00C57BBC" w:rsidRPr="00C57BBC" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F663CA5" w14:textId="77777777" w:rsidR="00C57BBC" w:rsidRPr="00341FB4" w:rsidRDefault="00C57BBC" w:rsidP="002263E6">
-[...7 lines deleted...]
-    <w:p w14:paraId="70315FA1" w14:textId="77777777" w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
+    <w:p w:rsidR="00C57BBC" w:rsidRPr="00341FB4" w:rsidRDefault="00C57BBC" w:rsidP="002263E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="00C57BBC" w:rsidP="00C57BBC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312E8D97" w14:textId="77777777" w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="002263E6" w:rsidP="002263E6">
+    <w:p w:rsidR="002263E6" w:rsidRPr="00341FB4" w:rsidRDefault="002263E6" w:rsidP="002263E6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341FB4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      Дата подачи заявки___________                                        __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FA951F" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00C57BBC" w:rsidRDefault="002263E6" w:rsidP="00C57BBC">
+    <w:p w:rsidR="0064108F" w:rsidRPr="00C57BBC" w:rsidRDefault="002263E6" w:rsidP="00C57BBC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341FB4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        (подпись)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0064108F" w:rsidRPr="00C57BBC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00222B96"/>
     <w:rsid w:val="00036F6C"/>
     <w:rsid w:val="000754B1"/>
-    <w:rsid w:val="000A2988"/>
     <w:rsid w:val="000D335B"/>
     <w:rsid w:val="000E6589"/>
     <w:rsid w:val="000E71D1"/>
     <w:rsid w:val="00101D50"/>
     <w:rsid w:val="001473A8"/>
     <w:rsid w:val="001778C4"/>
     <w:rsid w:val="00197510"/>
     <w:rsid w:val="001A01B7"/>
     <w:rsid w:val="001D5C49"/>
     <w:rsid w:val="00222B96"/>
     <w:rsid w:val="002263E6"/>
     <w:rsid w:val="00263C6B"/>
     <w:rsid w:val="002D01DE"/>
     <w:rsid w:val="002D1B00"/>
     <w:rsid w:val="002D3AC5"/>
     <w:rsid w:val="002F143C"/>
     <w:rsid w:val="00325F4E"/>
     <w:rsid w:val="00332C98"/>
     <w:rsid w:val="00367DF7"/>
     <w:rsid w:val="00377545"/>
     <w:rsid w:val="00390A0A"/>
+    <w:rsid w:val="003D5EBC"/>
     <w:rsid w:val="003F61CD"/>
     <w:rsid w:val="00403DF7"/>
     <w:rsid w:val="004543E3"/>
     <w:rsid w:val="00481446"/>
     <w:rsid w:val="004A6747"/>
     <w:rsid w:val="004B5772"/>
     <w:rsid w:val="004C28A3"/>
     <w:rsid w:val="004C4D3F"/>
     <w:rsid w:val="00525510"/>
     <w:rsid w:val="005301E1"/>
     <w:rsid w:val="00541EDD"/>
     <w:rsid w:val="00566949"/>
     <w:rsid w:val="00580CA3"/>
     <w:rsid w:val="005A3F1B"/>
     <w:rsid w:val="005E2C89"/>
     <w:rsid w:val="00615848"/>
     <w:rsid w:val="00641EA8"/>
     <w:rsid w:val="006505FE"/>
     <w:rsid w:val="006A565B"/>
     <w:rsid w:val="006A57F1"/>
     <w:rsid w:val="006A720A"/>
     <w:rsid w:val="006F6B58"/>
+    <w:rsid w:val="00705DDB"/>
     <w:rsid w:val="00787085"/>
     <w:rsid w:val="0079029E"/>
     <w:rsid w:val="00793AF1"/>
     <w:rsid w:val="007C2A04"/>
     <w:rsid w:val="007C6018"/>
     <w:rsid w:val="0083053B"/>
     <w:rsid w:val="00847828"/>
     <w:rsid w:val="008565E6"/>
     <w:rsid w:val="00875EC4"/>
     <w:rsid w:val="00896751"/>
     <w:rsid w:val="00907908"/>
     <w:rsid w:val="00914CCC"/>
     <w:rsid w:val="00926EEA"/>
     <w:rsid w:val="00944DB1"/>
     <w:rsid w:val="00974AD4"/>
     <w:rsid w:val="00977F24"/>
     <w:rsid w:val="00985827"/>
     <w:rsid w:val="00987FF3"/>
     <w:rsid w:val="009B29E4"/>
     <w:rsid w:val="009E24A9"/>
     <w:rsid w:val="009E5C4F"/>
     <w:rsid w:val="00A02204"/>
     <w:rsid w:val="00A77804"/>
     <w:rsid w:val="00A81C1D"/>
     <w:rsid w:val="00AB1624"/>
     <w:rsid w:val="00AE5CCA"/>
     <w:rsid w:val="00AF2D0D"/>
     <w:rsid w:val="00B7048F"/>
     <w:rsid w:val="00B83BB9"/>
+    <w:rsid w:val="00B92EC5"/>
     <w:rsid w:val="00B959E3"/>
     <w:rsid w:val="00BA6E43"/>
     <w:rsid w:val="00BC191A"/>
     <w:rsid w:val="00BF3CAD"/>
     <w:rsid w:val="00C162B1"/>
     <w:rsid w:val="00C40B56"/>
     <w:rsid w:val="00C57BBC"/>
     <w:rsid w:val="00C95F48"/>
     <w:rsid w:val="00CA1E57"/>
     <w:rsid w:val="00CB48E1"/>
     <w:rsid w:val="00CD0318"/>
-    <w:rsid w:val="00D42BA5"/>
     <w:rsid w:val="00D51793"/>
     <w:rsid w:val="00D676ED"/>
     <w:rsid w:val="00D727A9"/>
     <w:rsid w:val="00D94C24"/>
     <w:rsid w:val="00DB430B"/>
     <w:rsid w:val="00DC0686"/>
     <w:rsid w:val="00DD33CE"/>
     <w:rsid w:val="00DF70BF"/>
     <w:rsid w:val="00E15A7E"/>
     <w:rsid w:val="00E17C3D"/>
     <w:rsid w:val="00E33947"/>
     <w:rsid w:val="00E47EBC"/>
     <w:rsid w:val="00E758E9"/>
     <w:rsid w:val="00EA1732"/>
     <w:rsid w:val="00EA2BE2"/>
     <w:rsid w:val="00F27EE6"/>
     <w:rsid w:val="00F32E3A"/>
     <w:rsid w:val="00F46EB1"/>
     <w:rsid w:val="00F74A42"/>
     <w:rsid w:val="00F80480"/>
     <w:rsid w:val="00FB38E7"/>
     <w:rsid w:val="00FB3947"/>
     <w:rsid w:val="00FF29CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B366277"/>
+  <w14:docId w14:val="2F7167FD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{30A8FF54-65C1-4734-9F08-968F69C71509}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4592,55 +4704,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:qFormat/>
     <w:rsid w:val="00B83BB9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
@@ -4695,51 +4802,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB3947"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00367DF7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="661391905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="916866296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5038,69 +5145,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1219</Words>
-  <Characters>6954</Characters>
+  <Words>1220</Words>
+  <Characters>6956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8157</CharactersWithSpaces>
+  <CharactersWithSpaces>8160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Алексей</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>