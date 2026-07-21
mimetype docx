--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1708,53 +1708,53 @@
       </w:pPr>
       <w:r w:rsidRPr="00BB280F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Соре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>внования проводятся в следующих возрастных группах:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2737"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3747"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="3017"/>
+        <w:gridCol w:w="3639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A90344" w14:paraId="46CA535E" w14:textId="77777777" w:rsidTr="00A90344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="725582FE" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00BB280F">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Обозначение возрастной группы</w:t>
             </w:r>
@@ -2960,68 +2960,77 @@
           <w:p w14:paraId="04D86E38" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00BB280F">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB280F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Ж70+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0917B5" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00BB280F">
+          <w:p w14:paraId="7E0917B5" w14:textId="6EB71942" w:rsidR="00A90344" w:rsidRPr="00822804" w:rsidRDefault="00A90344" w:rsidP="00BB280F">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Одиночный разряд</w:t>
+            </w:r>
+            <w:r w:rsidR="00822804">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, парный разряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDF71E4" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00BB280F">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">женщины </w:t>
@@ -4080,50 +4089,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90344" w14:paraId="0E989779" w14:textId="77777777" w:rsidTr="00A90344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68D14FAA" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00754D60">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB280F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>М60+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40EA23BF" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00754D60">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4652,68 +4662,76 @@
           <w:p w14:paraId="6F29CC4B" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>М80+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="318F4A17" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
+          <w:p w14:paraId="318F4A17" w14:textId="5214AA87" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Одиночный разряд</w:t>
+            </w:r>
+            <w:r w:rsidR="00822804">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, парный разряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="611A1D1C" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">мужчины </w:t>
@@ -5068,51 +5086,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035539E" w14:paraId="581E90B8" w14:textId="77777777" w:rsidTr="00A90344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C2E6DF2" w14:textId="77777777" w:rsidR="0035539E" w:rsidRPr="0035539E" w:rsidRDefault="0035539E" w:rsidP="0035539E">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>МЖ35+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C3CB5DB" w14:textId="77777777" w:rsidR="0035539E" w:rsidRDefault="0035539E" w:rsidP="0035539E">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6194,293 +6211,402 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41A9EF5B" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRDefault="00B562A9" w:rsidP="000F43EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754D60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Принадлежность игрока к той или иной возрастной группе определяется годом рождения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5053A5" w14:textId="77777777" w:rsidR="00A90344" w:rsidRPr="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Максимальное число участников в одиночном разряде у мужчин: 32 – в возрастных группах М30+, М35+, М40+, М45+, М50+, М55+, М60+, М65+, М70+, 16 – в возрастных группах М75+, М80+ и М85+.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A5B5C3" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00A90344" w:rsidP="00A90344">
+    <w:p w14:paraId="32B664A6" w14:textId="77777777" w:rsidR="00EF085A" w:rsidRDefault="00A90344" w:rsidP="00EF085A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Максимальное число участников в одиночном разряде в каждой возрастной </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A90344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>группе  у</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A90344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> женщин – 16.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6B3AC4FE" w14:textId="77777777" w:rsidR="00570317" w:rsidRDefault="00570317" w:rsidP="00A90344">
+      <w:r w:rsidR="00EF085A" w:rsidRPr="00EF085A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C3BC5F" w14:textId="6AF42182" w:rsidR="00EF085A" w:rsidRDefault="00EF085A" w:rsidP="00EF085A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00570317">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">парном разряде </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="48A4253B" w14:textId="77777777" w:rsidR="0035539E" w:rsidRDefault="0035539E" w:rsidP="00A90344">
+        <w:t xml:space="preserve">Минимальное число участников </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одиночном разряде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30+…65+ - не менее 8, М70+ - не менее 6, М75+…80+ - не менее 4, Ж30+…60+ - не менее 6, Ж65+…75+ - не менее 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3AC4FE" w14:textId="5BCF09EC" w:rsidR="00570317" w:rsidRDefault="00570317" w:rsidP="00A90344">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5C352412" w14:textId="77777777" w:rsidR="00A90344" w:rsidRDefault="00570317" w:rsidP="00A90344">
+      <w:r w:rsidRPr="00570317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максимальное число пар в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">парном разряде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">каждой возрастной группе у мужчин и женщин – 16, минимальное – </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5702" w:rsidRPr="009F5702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A4253B" w14:textId="5A5BD7BE" w:rsidR="0035539E" w:rsidRDefault="00237D52" w:rsidP="00A90344">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00570317">
-[...8 lines deleted...]
-    <w:p w14:paraId="7DB5A5FF" w14:textId="77777777" w:rsidR="0035539E" w:rsidRDefault="0035539E" w:rsidP="00A90344">
+      <w:r w:rsidRPr="00237D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0035539E" w:rsidRPr="0035539E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В случае превышения установленного максимального количества участников при регистрации игроков в соответствующей возрастной группе,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0035539E" w:rsidRPr="0035539E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГСК оставляет за собой право проведения отборочного этапа. Отборочные игры проводятся сразу после окончания регистрации в соответствующей возрастной группе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C352412" w14:textId="2D8B5D4D" w:rsidR="00A90344" w:rsidRDefault="00570317" w:rsidP="00A90344">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3CAE1136" w14:textId="77777777" w:rsidR="0035539E" w:rsidRPr="00A90344" w:rsidRDefault="0035539E" w:rsidP="00A90344">
+      <w:r w:rsidRPr="00570317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Каждый участник Соревнования имеет право участвовать в одиночном разряде в одной возрастной группе, соответствующей его году рождения или моложе и в одной возрастной группе в парном разряде, или в двух возрастных группах парного разряда</w:t>
+      </w:r>
+      <w:r w:rsidR="00822804">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – парном и смешанном разряде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при участии только в парном разряде).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB5A5FF" w14:textId="77777777" w:rsidR="0035539E" w:rsidRDefault="0035539E" w:rsidP="00A90344">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3CAE1136" w14:textId="77777777" w:rsidR="0035539E" w:rsidRPr="00A90344" w:rsidRDefault="0035539E" w:rsidP="00A90344">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7CD71BE8" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRDefault="0009529F" w:rsidP="0009529F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="0047013D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПРОГРАММА СОРЕВНОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63568492" w14:textId="77777777" w:rsidR="00754D60" w:rsidRDefault="00754D60" w:rsidP="007F50D1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1692"/>
-        <w:gridCol w:w="7771"/>
+        <w:gridCol w:w="1687"/>
+        <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00754D60" w:rsidRPr="00A8248D" w14:paraId="35D23094" w14:textId="77777777" w:rsidTr="00293092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0928C775" w14:textId="77777777" w:rsidR="00754D60" w:rsidRPr="00A8248D" w:rsidRDefault="00570317" w:rsidP="00570317">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24</w:t>
@@ -6579,69 +6705,51 @@
             <w:r w:rsidR="00570317">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ых группах:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38F8A4AC" w14:textId="77777777" w:rsidR="00754D60" w:rsidRDefault="00570317" w:rsidP="00570317">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00570317">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>М60+, М65+, М70+, М75+, М80</w:t>
-[...17 lines deleted...]
-              <w:t>85+ и Ж60+, Ж65+, Ж70+, Ж75+</w:t>
+              <w:t>М60+, М65+, М70+, М75+, М80+,М85+ и Ж60+, Ж65+, Ж70+, Ж75+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00570317" w:rsidRPr="00A8248D" w14:paraId="54745B02" w14:textId="77777777" w:rsidTr="00293092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B9E6C4A" w14:textId="77777777" w:rsidR="00570317" w:rsidRPr="00A8248D" w:rsidRDefault="00570317" w:rsidP="00570317">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
@@ -7112,69 +7220,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ых группах:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C0AB8F3" w14:textId="77777777" w:rsidR="009F4DB8" w:rsidRDefault="009F4DB8" w:rsidP="009F4DB8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4DB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>М55+, М50+, М45+</w:t>
-[...17 lines deleted...]
-              <w:t>55+, Ж50+, Ж45+</w:t>
+              <w:t>М55+, М50+, М45+,  Ж55+, Ж50+, Ж45+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4DB8" w:rsidRPr="00A8248D" w14:paraId="07BB51CB" w14:textId="77777777" w:rsidTr="00293092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43571C44" w14:textId="77777777" w:rsidR="009F4DB8" w:rsidRPr="00A8248D" w:rsidRDefault="009F4DB8" w:rsidP="009F4DB8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
@@ -7317,50 +7407,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35+, М30+, Ж40+, Ж35+, Ж30+.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0189D2CC" w14:textId="77777777" w:rsidR="009F4DB8" w:rsidRPr="00570317" w:rsidRDefault="009F4DB8" w:rsidP="009F4DB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Регистрация </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8248D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>участников</w:t>
             </w:r>
             <w:r w:rsidRPr="00570317">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>парном и смешанном парном</w:t>
@@ -7448,104 +7539,87 @@
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4727D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+, Ж</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4727D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D4727D">
+              <w:t xml:space="preserve">5+ </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">+ </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> МЖ 55+, МЖ 50+, МЖ45+</w:t>
+              <w:t>, МЖ 55+, МЖ 50+, МЖ45+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4DB8" w:rsidRPr="00A8248D" w14:paraId="694A0F88" w14:textId="77777777" w:rsidTr="00293092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="383D82E5" w14:textId="77777777" w:rsidR="009F4DB8" w:rsidRPr="00A8248D" w:rsidRDefault="009F4DB8" w:rsidP="009F4DB8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8248D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8248D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="28"/>
@@ -8041,78 +8115,100 @@
         </w:rPr>
         <w:t>Соревнования проводятся в спортивных дисциплинах «одиночный разряд», «парный разряд» и «смешанный парный разряд»</w:t>
       </w:r>
       <w:r w:rsidR="008B175A" w:rsidRPr="008B175A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3498A566" w14:textId="77777777" w:rsidR="0009529F" w:rsidRPr="00E10100" w:rsidRDefault="0009529F" w:rsidP="000F43EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0E164A" w14:textId="77777777" w:rsidR="0009529F" w:rsidRPr="00417041" w:rsidRDefault="0009529F" w:rsidP="0009529F">
+    <w:p w14:paraId="5F0E164A" w14:textId="5BF517C0" w:rsidR="0009529F" w:rsidRPr="00417041" w:rsidRDefault="0009529F" w:rsidP="0009529F">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>УСЛОВИЯ ПОВЕДЕНИЯ ИТОГОВ</w:t>
+        <w:t>УСЛОВИЯ ПО</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ВЕДЕНИЯ ИТОГОВ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7A05BA" w14:textId="77777777" w:rsidR="00256E64" w:rsidRPr="00256E64" w:rsidRDefault="00256E64" w:rsidP="00256E64">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1429"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="763A792C" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8223,180 +8319,205 @@
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">70+, </w:t>
       </w:r>
       <w:r w:rsidR="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ж</w:t>
       </w:r>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>75+ в одиночном разряде могут быть проведены по круговой или смешанной системе в зависимости от количества участников.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200E9B77" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
+    <w:p w14:paraId="200E9B77" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Все матчи в одиночном разряде проводятся из 3-х обычных сетов с применением тай-брейка во всех сетах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6EE903" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
+    <w:p w14:paraId="1E216578" w14:textId="79FAAE56" w:rsidR="001A2FFB" w:rsidRPr="00293092" w:rsidRDefault="009F5702" w:rsidP="002F27B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293092">
-[...26 lines deleted...]
-    <w:p w14:paraId="18EE0E8E" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
+      <w:r w:rsidRPr="009F5702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Судейство матчей турнира до полуфинала осуществляется самими участниками, а с     полуфиналов – судьями на вышке</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6EE903" w14:textId="5ABF9F78" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7FB117CD" w14:textId="77777777" w:rsidR="00397924" w:rsidRPr="00293092" w:rsidRDefault="00397924" w:rsidP="00397924">
+        <w:t>Матчи в парном разряде проводятся из двух сетов с тай-брейком в каждом сете по системе «No-Ad» «ноу-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00293092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>эд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00293092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» (с розыгрышем решающего очка при счете «ровно»). Если для выявления победителя потребуется решающий сет, то вместо него играется решающий тай-брейк до 10 очков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EE0E8E" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00293092" w:rsidRDefault="002F27B5" w:rsidP="002F27B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Победители и призеры Соревнований определяются в каждой возрастной группе, раздельно среди мужчин и женщин.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47EB18D8" w14:textId="77777777" w:rsidR="002F27B5" w:rsidRPr="00EB3845" w:rsidRDefault="002F27B5" w:rsidP="00293092">
+        <w:t>Главная судейская коллегия имеет право изменить регламент проведения соревнований в случае возникновения чрезвычайных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB117CD" w14:textId="77777777" w:rsidR="00397924" w:rsidRPr="00293092" w:rsidRDefault="00397924" w:rsidP="00397924">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отчет Главного судьи Соревнований и итоговые результаты (протоколы) на бумажном и электронном носителях предоставляются в Минспорт России, Министерство физической культуры и спорта Рязанской области и ФТР в течение 5 дней со дня окончания Соревнований на </w:t>
+        <w:t>Победители и призеры Соревнований определяются в каждой возрастной группе, раздельно среди мужчин и женщин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EB18D8" w14:textId="348C18A4" w:rsidR="002F27B5" w:rsidRPr="00EB3845" w:rsidRDefault="002F27B5" w:rsidP="00293092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00293092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отчет Главного судьи Соревнований и итоговые результаты (протоколы) на бумажном и электронном носителях предоставляются в Минспорт России и ФТР в течение 5 дней со дня окончания Соревнований на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>эл.адреса</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00293092">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>panov@minsport.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00293092">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -8879,101 +9000,110 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Обеспечение безопасности участников и зрителей осуществляется согласно официальным требованием Правил обеспечения безопасности при проведении официальных спортивных Соревнований, утвержденных постановлением Правительства Российской Федерации от 18 апреля 2014 года № 353, а также требованиям правил вида спорта «теннис».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC86B5C" w14:textId="77777777" w:rsidR="002E6428" w:rsidRPr="009010B4" w:rsidRDefault="002E6428" w:rsidP="002E6428">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Соревнования проводятся на спортивных сооружениях, включенных во Всероссийский реестр объектов спорта в соответствии с Федеральным законом от 4 декабря 2007 года № 329-ФЗ «О физической </w:t>
       </w:r>
       <w:r w:rsidR="007B7816" w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>культуре и</w:t>
       </w:r>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> спорте в Российской Федерации», и наличии актов готовности спортивного сооружения к проведению мероприятий, утвержденных в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CB7CB8" w14:textId="77777777" w:rsidR="002E6428" w:rsidRPr="009010B4" w:rsidRDefault="002E6428" w:rsidP="002E6428">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оказание скорой медицинской помощи осуществляется в соответствии с приказом Министерства здравоохранения Российской Федерации от 23 октября 2020 года № 1144н «Об утверждении порядка организации оказания медицинской помощи лицам, занимающимся физической культурой и спортом (в том числе при подготовке и проведении физкультурных мероприятий и спортивных мероприятий), включая порядок медицинского осмотра лиц, желающих пройти </w:t>
       </w:r>
       <w:r w:rsidR="00931A9F" w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>спортивную подготовку, заниматься физической культурой и спортом в организациях и (или выполнить нормативы испытаний(тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» и форм медицинских заключений о допуске к участию в физкультурных и спортивных мероприятиях».</w:t>
+        <w:t xml:space="preserve">спортивную подготовку, заниматься физической культурой и спортом в организациях и (или выполнить нормативы </w:t>
+      </w:r>
+      <w:r w:rsidR="00931A9F" w:rsidRPr="009010B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>испытаний(тестов) Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» и форм медицинских заключений о допуске к участию в физкультурных и спортивных мероприятиях».</w:t>
       </w:r>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477C5F95" w14:textId="77777777" w:rsidR="002E6428" w:rsidRPr="009010B4" w:rsidRDefault="00931A9F" w:rsidP="002E6428">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
@@ -9176,51 +9306,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F0CA76" w14:textId="77777777" w:rsidR="00EA648C" w:rsidRPr="009010B4" w:rsidRDefault="00EA648C" w:rsidP="00EA648C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Либо на электронную почту главному судье в форме заявки установленной формы (приложение к Положению). Заявку на почту можно подать строго </w:t>
       </w:r>
       <w:r w:rsidR="00F24E05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
       <w:r w:rsidRPr="009010B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F24E05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="28"/>
@@ -9792,51 +9921,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13EDAB96" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRPr="000F43EA" w:rsidRDefault="00B562A9" w:rsidP="008B5EF1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F43EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDC45A1" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRPr="000F43EA" w:rsidRDefault="00B562A9" w:rsidP="000F43EA">
       <w:pPr>
         <w:spacing w:after="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6067E470" w14:textId="77777777" w:rsidR="00A62678" w:rsidRDefault="00B562A9" w:rsidP="00F401B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10064,56 +10192,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="48" w:type="dxa"/>
           <w:bottom w:w="48" w:type="dxa"/>
           <w:right w:w="48" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="531"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="530"/>
+        <w:gridCol w:w="2190"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1178"/>
+        <w:gridCol w:w="2489"/>
+        <w:gridCol w:w="1605"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C86FB0" w:rsidRPr="000F43EA" w14:paraId="76D73A19" w14:textId="77777777" w:rsidTr="00932F29">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="363FB9C5" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRPr="000F43EA" w:rsidRDefault="00B562A9" w:rsidP="000F43EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -10314,50 +10442,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39DCD6D4" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRPr="000F43EA" w:rsidRDefault="00B562A9" w:rsidP="000F43EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="682A65B2" w14:textId="77777777" w:rsidR="00B562A9" w:rsidRPr="000F43EA" w:rsidRDefault="00B562A9" w:rsidP="000F43EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -10723,140 +10852,140 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B7816" w:rsidSect="00AD54C8">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="850" w:bottom="617" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74AC9E52" w14:textId="77777777" w:rsidR="00E2653E" w:rsidRDefault="00E2653E" w:rsidP="00C86FB0">
+    <w:p w14:paraId="35775BF3" w14:textId="77777777" w:rsidR="007679BA" w:rsidRDefault="007679BA" w:rsidP="00C86FB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="202A6EAF" w14:textId="77777777" w:rsidR="00E2653E" w:rsidRDefault="00E2653E" w:rsidP="00C86FB0">
+    <w:p w14:paraId="468A9EE3" w14:textId="77777777" w:rsidR="007679BA" w:rsidRDefault="007679BA" w:rsidP="00C86FB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F1C668" w14:textId="77777777" w:rsidR="00E2653E" w:rsidRDefault="00E2653E" w:rsidP="00C86FB0">
+    <w:p w14:paraId="1AEA83E2" w14:textId="77777777" w:rsidR="007679BA" w:rsidRDefault="007679BA" w:rsidP="00C86FB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC7F309" w14:textId="77777777" w:rsidR="00E2653E" w:rsidRDefault="00E2653E" w:rsidP="00C86FB0">
+    <w:p w14:paraId="65D60E29" w14:textId="77777777" w:rsidR="007679BA" w:rsidRDefault="007679BA" w:rsidP="00C86FB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1395777482"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
@@ -11582,196 +11711,209 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1157452909">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B562A9"/>
     <w:rsid w:val="0000033D"/>
     <w:rsid w:val="000433B1"/>
     <w:rsid w:val="00052A54"/>
     <w:rsid w:val="00057414"/>
     <w:rsid w:val="0007104E"/>
     <w:rsid w:val="00082160"/>
     <w:rsid w:val="0009529F"/>
     <w:rsid w:val="000B2213"/>
     <w:rsid w:val="000D3083"/>
     <w:rsid w:val="000E1909"/>
     <w:rsid w:val="000E4A7F"/>
     <w:rsid w:val="000F43EA"/>
     <w:rsid w:val="001217D5"/>
     <w:rsid w:val="00122BE5"/>
     <w:rsid w:val="0012686C"/>
     <w:rsid w:val="00126F35"/>
     <w:rsid w:val="0016721D"/>
     <w:rsid w:val="00167547"/>
     <w:rsid w:val="00173458"/>
     <w:rsid w:val="00183548"/>
     <w:rsid w:val="001911C1"/>
     <w:rsid w:val="001962DC"/>
     <w:rsid w:val="001A0F5F"/>
+    <w:rsid w:val="001A2FFB"/>
     <w:rsid w:val="0020573A"/>
+    <w:rsid w:val="00237D52"/>
     <w:rsid w:val="00241C3B"/>
     <w:rsid w:val="00247652"/>
     <w:rsid w:val="00251B60"/>
     <w:rsid w:val="00256E64"/>
     <w:rsid w:val="00264A0B"/>
     <w:rsid w:val="00273D42"/>
     <w:rsid w:val="00275606"/>
     <w:rsid w:val="00292F9A"/>
     <w:rsid w:val="00293092"/>
     <w:rsid w:val="002B4A40"/>
     <w:rsid w:val="002B4BFE"/>
     <w:rsid w:val="002C3293"/>
     <w:rsid w:val="002E6428"/>
     <w:rsid w:val="002F27B5"/>
     <w:rsid w:val="00316EB5"/>
     <w:rsid w:val="00317613"/>
     <w:rsid w:val="0032089D"/>
     <w:rsid w:val="003317C7"/>
     <w:rsid w:val="003321AF"/>
     <w:rsid w:val="0035539E"/>
     <w:rsid w:val="00360AFE"/>
     <w:rsid w:val="003900C1"/>
     <w:rsid w:val="00397924"/>
     <w:rsid w:val="003C4455"/>
     <w:rsid w:val="003D2252"/>
     <w:rsid w:val="00401F6F"/>
+    <w:rsid w:val="00410838"/>
     <w:rsid w:val="004108DD"/>
     <w:rsid w:val="00420CE3"/>
     <w:rsid w:val="00423DFF"/>
     <w:rsid w:val="00427298"/>
+    <w:rsid w:val="004376B8"/>
     <w:rsid w:val="00443679"/>
     <w:rsid w:val="00450893"/>
     <w:rsid w:val="00452FFB"/>
     <w:rsid w:val="00455AA5"/>
     <w:rsid w:val="00464625"/>
     <w:rsid w:val="004800FD"/>
     <w:rsid w:val="00487729"/>
     <w:rsid w:val="004904E5"/>
     <w:rsid w:val="00492667"/>
     <w:rsid w:val="00495B55"/>
     <w:rsid w:val="004C77DF"/>
     <w:rsid w:val="004D7A2A"/>
     <w:rsid w:val="004F60A4"/>
     <w:rsid w:val="00537376"/>
     <w:rsid w:val="00563587"/>
     <w:rsid w:val="00570317"/>
     <w:rsid w:val="0057130C"/>
     <w:rsid w:val="005935F5"/>
     <w:rsid w:val="005A4C7B"/>
     <w:rsid w:val="005C481D"/>
     <w:rsid w:val="005D398F"/>
     <w:rsid w:val="006037C5"/>
     <w:rsid w:val="00634878"/>
     <w:rsid w:val="00670D6E"/>
     <w:rsid w:val="00673C75"/>
     <w:rsid w:val="00675F92"/>
     <w:rsid w:val="00676475"/>
     <w:rsid w:val="00697D2C"/>
     <w:rsid w:val="006C2449"/>
     <w:rsid w:val="006C6162"/>
     <w:rsid w:val="006E6BCA"/>
     <w:rsid w:val="00726D37"/>
     <w:rsid w:val="00733BCF"/>
     <w:rsid w:val="0073734E"/>
     <w:rsid w:val="00754D60"/>
     <w:rsid w:val="007555F7"/>
     <w:rsid w:val="00760614"/>
     <w:rsid w:val="00763BB5"/>
+    <w:rsid w:val="007679BA"/>
     <w:rsid w:val="0078615F"/>
+    <w:rsid w:val="007870C6"/>
     <w:rsid w:val="0079246F"/>
     <w:rsid w:val="00796136"/>
     <w:rsid w:val="00797BFC"/>
     <w:rsid w:val="007B10AC"/>
     <w:rsid w:val="007B7816"/>
     <w:rsid w:val="007C109E"/>
     <w:rsid w:val="007D386F"/>
     <w:rsid w:val="007E1544"/>
     <w:rsid w:val="007F50D1"/>
     <w:rsid w:val="007F56FD"/>
     <w:rsid w:val="00805FD8"/>
     <w:rsid w:val="0081021F"/>
     <w:rsid w:val="008162BF"/>
+    <w:rsid w:val="00822804"/>
     <w:rsid w:val="0082525D"/>
     <w:rsid w:val="008313FE"/>
     <w:rsid w:val="00860A40"/>
     <w:rsid w:val="0087395C"/>
     <w:rsid w:val="00881D56"/>
     <w:rsid w:val="008961B1"/>
     <w:rsid w:val="008A4B75"/>
     <w:rsid w:val="008B175A"/>
     <w:rsid w:val="008B580B"/>
     <w:rsid w:val="008B5EF1"/>
     <w:rsid w:val="008C7878"/>
     <w:rsid w:val="008D32EC"/>
     <w:rsid w:val="008D6806"/>
     <w:rsid w:val="008E24E5"/>
     <w:rsid w:val="008E45E0"/>
     <w:rsid w:val="008E58DB"/>
     <w:rsid w:val="008F270B"/>
     <w:rsid w:val="008F3B3E"/>
     <w:rsid w:val="009010B4"/>
     <w:rsid w:val="00907291"/>
     <w:rsid w:val="00931A9F"/>
     <w:rsid w:val="00932F29"/>
     <w:rsid w:val="00955E05"/>
     <w:rsid w:val="0097523B"/>
     <w:rsid w:val="00991EC7"/>
     <w:rsid w:val="00995967"/>
     <w:rsid w:val="009A4EDB"/>
     <w:rsid w:val="009A68BE"/>
     <w:rsid w:val="009B2CE1"/>
     <w:rsid w:val="009B367C"/>
     <w:rsid w:val="009C1D98"/>
+    <w:rsid w:val="009C37FB"/>
     <w:rsid w:val="009E77B3"/>
     <w:rsid w:val="009E7CB7"/>
     <w:rsid w:val="009F2F29"/>
     <w:rsid w:val="009F4DB8"/>
+    <w:rsid w:val="009F5702"/>
     <w:rsid w:val="00A116CC"/>
     <w:rsid w:val="00A62678"/>
     <w:rsid w:val="00A705B5"/>
     <w:rsid w:val="00A90344"/>
     <w:rsid w:val="00A906F1"/>
     <w:rsid w:val="00A966D6"/>
     <w:rsid w:val="00AA12C8"/>
     <w:rsid w:val="00AD54C8"/>
     <w:rsid w:val="00AE25B1"/>
     <w:rsid w:val="00AE7D70"/>
     <w:rsid w:val="00AF5586"/>
     <w:rsid w:val="00B41B92"/>
     <w:rsid w:val="00B562A9"/>
     <w:rsid w:val="00B672E3"/>
     <w:rsid w:val="00B91B91"/>
     <w:rsid w:val="00BA2F29"/>
     <w:rsid w:val="00BB280F"/>
     <w:rsid w:val="00BD21C9"/>
     <w:rsid w:val="00BD29D8"/>
     <w:rsid w:val="00BD3D13"/>
     <w:rsid w:val="00BE3C7B"/>
     <w:rsid w:val="00C04CA0"/>
     <w:rsid w:val="00C132DD"/>
     <w:rsid w:val="00C36098"/>
     <w:rsid w:val="00C5404A"/>
@@ -11791,50 +11933,51 @@
     <w:rsid w:val="00D70C4B"/>
     <w:rsid w:val="00D72768"/>
     <w:rsid w:val="00DB7F69"/>
     <w:rsid w:val="00DC3AAB"/>
     <w:rsid w:val="00DD7334"/>
     <w:rsid w:val="00DE51C4"/>
     <w:rsid w:val="00DE7736"/>
     <w:rsid w:val="00E10100"/>
     <w:rsid w:val="00E1457F"/>
     <w:rsid w:val="00E150EE"/>
     <w:rsid w:val="00E2653E"/>
     <w:rsid w:val="00E35516"/>
     <w:rsid w:val="00E40956"/>
     <w:rsid w:val="00E448B0"/>
     <w:rsid w:val="00E556BA"/>
     <w:rsid w:val="00E703E3"/>
     <w:rsid w:val="00E94FAC"/>
     <w:rsid w:val="00E97119"/>
     <w:rsid w:val="00EA648C"/>
     <w:rsid w:val="00EB3845"/>
     <w:rsid w:val="00EB4283"/>
     <w:rsid w:val="00ED6E33"/>
     <w:rsid w:val="00ED7EF5"/>
     <w:rsid w:val="00EE1DAB"/>
     <w:rsid w:val="00EE5599"/>
+    <w:rsid w:val="00EF085A"/>
     <w:rsid w:val="00F0429F"/>
     <w:rsid w:val="00F06B01"/>
     <w:rsid w:val="00F177D4"/>
     <w:rsid w:val="00F21BC0"/>
     <w:rsid w:val="00F24E05"/>
     <w:rsid w:val="00F401B2"/>
     <w:rsid w:val="00F51FFF"/>
     <w:rsid w:val="00F542F7"/>
     <w:rsid w:val="00F57233"/>
     <w:rsid w:val="00F904D1"/>
     <w:rsid w:val="00FA6A75"/>
     <w:rsid w:val="00FB29A7"/>
     <w:rsid w:val="00FB5997"/>
     <w:rsid w:val="00FD32E7"/>
     <w:rsid w:val="00FF5CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -12829,67 +12972,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955D2407-8CC4-4D6C-A61F-37DE02AED815}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11090</Characters>
+  <Pages>10</Pages>
+  <Words>1986</Words>
+  <Characters>11326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13009</CharactersWithSpaces>
+  <CharactersWithSpaces>13286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>